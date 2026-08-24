--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -201,150 +201,114 @@
         <w:t>w wyboru uczelni. Zapraszamy Pana/Panią</w:t>
       </w:r>
       <w:r w:rsidRPr="001332A0">
         <w:t xml:space="preserve"> do dołączenia do świata międzynarodowych ekspertów ds. rekrutacji i podzielenia się z QS swoją opi</w:t>
       </w:r>
       <w:r>
         <w:t>nią na temat najlepszych Uniwersytetów</w:t>
       </w:r>
       <w:r w:rsidRPr="001332A0">
         <w:t xml:space="preserve"> na całym świecie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5FC1BE" w14:textId="4E380877" w:rsidR="001332A0" w:rsidRDefault="001332A0">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t>Proszę kliknąć poniższy link, aby zgłosić swoje zainteresowanie i otrzymać zaproszenie do udziału w badaniu QS Global Employer Survey.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A983CD7" w14:textId="71D586BF" w:rsidR="001332A0" w:rsidRPr="00414E6E" w:rsidRDefault="001332A0" w:rsidP="001332A0">
+    <w:p w14:paraId="0A983CD7" w14:textId="7BFAFBFA" w:rsidR="001332A0" w:rsidRPr="00006852" w:rsidRDefault="001332A0" w:rsidP="001332A0">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
+          <w:rStyle w:val="rynqvb"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
+      <w:r w:rsidRPr="00006852">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t xml:space="preserve">Register here </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D62BB08" w14:textId="77777777" w:rsidR="00DA1908" w:rsidRDefault="001332A0" w:rsidP="00DA1908">
+    <w:p w14:paraId="0D62BB08" w14:textId="6E819340" w:rsidR="00DA1908" w:rsidRDefault="00DA1908" w:rsidP="00DA1908">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DA1908" w:rsidRPr="00DA1908">
+      <w:r w:rsidRPr="00DA1908">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA1908">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t>Po rejestracji, w ciągu najbliższych kilku miesięcy QS skontaktuje się z Panem/Panią i przekaże zaproszenie</w:t>
       </w:r>
       <w:r w:rsidR="009B1619">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t xml:space="preserve"> do udziału w corocznym globalnym badaniu opinii Naukowców/Kierowników </w:t>
       </w:r>
-      <w:r w:rsidR="00DA1908">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t>wraz z maksymalnie trzema przypomnieniami.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1908">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA1908">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t xml:space="preserve">Wiadomość e-mail zostanie wysłana z adresu </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00DA1908" w:rsidRPr="00140A76">
+        <w:r w:rsidRPr="00140A76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>rankings@qs.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DA1908">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t>. Proszę dodać go do bezpiecznych nadawców i sprawdzić spam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FADDADB" w14:textId="77777777" w:rsidR="00DA1908" w:rsidRDefault="00DA1908" w:rsidP="00DA1908">
       <w:r>
         <w:t xml:space="preserve">QS nie skontaktuje się z Panem/Panią z żadnego innego powodu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00306E47">
         <w:t>ani w sprawie więcej niż dwóch edycji rocznej ankiety, bez dodatkowej</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lub odrębnej zgody. Pana/Pani </w:t>
       </w:r>
       <w:r w:rsidRPr="00306E47">
         <w:t>odpowiedzi zostaną połączone z odpowiedziami wielu innych osób na całym świecie, aby utworzyć wskaźniki reputacji akademickiej wykorzystywane w rankingach QS World University Rankings na poziomie globalnym, regionalnym, przedmiotowym i programowym, tam, gdzie ma to zastosowanie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB1B8D5" w14:textId="77777777" w:rsidR="00DA1908" w:rsidRDefault="00DA1908" w:rsidP="00DA1908">
       <w:r>
         <w:t>Z wyrazami szacunku,</w:t>
       </w:r>
     </w:p>
@@ -381,129 +345,129 @@
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Medium">
     <w:altName w:val="Lato Medium"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001332A0"/>
+    <w:rsid w:val="00006852"/>
     <w:rsid w:val="000B7BC3"/>
     <w:rsid w:val="001332A0"/>
     <w:rsid w:val="002D0534"/>
     <w:rsid w:val="005E138D"/>
     <w:rsid w:val="00705413"/>
     <w:rsid w:val="00706B49"/>
     <w:rsid w:val="008D1770"/>
     <w:rsid w:val="0098719A"/>
     <w:rsid w:val="009B1619"/>
     <w:rsid w:val="00A6056F"/>
     <w:rsid w:val="00AF50EB"/>
     <w:rsid w:val="00D206E8"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00DA1908"/>
     <w:rsid w:val="00F91E37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="16C4B41D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{26A344B4-AD36-4561-B8BD-4E4ED155FF4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -1195,68 +1159,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>414</Words>
-  <Characters>2361</Characters>
+  <Characters>2282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2770</CharactersWithSpaces>
+  <CharactersWithSpaces>2691</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karolina Charkiewicz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>