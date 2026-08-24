--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -155,91 +155,51 @@
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>as it would normally appear in standard communications or inserting the name of an individual at the university who suggested the contact, the text below should not be changed without consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708190F3" w14:textId="781E295F" w:rsidR="00290D78" w:rsidRDefault="00290D78" w:rsidP="00290D78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Questions have been raised in the past about emails dispatched from various universities and </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> we have prepared the following templates which you should not deviate from without prior consultation with us (we recognise that local requirements and culture may merit some iterative modification). If you require a translation into any other languages, please let us know.</w:t>
+        <w:t>Questions have been raised in the past about emails dispatched from various universities and whether or not they meet our policy guidelines. For the avoidance of any ambiguity we have prepared the following templates which you should not deviate from without prior consultation with us (we recognise that local requirements and culture may merit some iterative modification). If you require a translation into any other languages, please let us know.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E695CB" w14:textId="36C8A924" w:rsidR="00290D78" w:rsidRDefault="00290D78" w:rsidP="00290D78">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note, that using the Sign-Up facility means that we will not accept a </w:t>
       </w:r>
       <w:r w:rsidR="00C01822">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
@@ -254,65 +214,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="56D63DEB" w14:textId="77777777" w:rsidR="00424705" w:rsidRPr="00424705" w:rsidRDefault="00424705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7941C771" w14:textId="77777777" w:rsidR="00424705" w:rsidRDefault="00D161A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dear </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> [LastName],</w:t>
+        <w:t>Dear [Salutation] [LastName],</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8D3D8C" w14:textId="77777777" w:rsidR="00440E40" w:rsidRDefault="00440E40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A4ACC1F" w14:textId="3FA2421C" w:rsidR="00800EEA" w:rsidRPr="004567B6" w:rsidRDefault="00CC5639" w:rsidP="00D651A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato" w:cs="Arial"/>
           <w:color w:val="808080"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5639">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Academic reputation is essential for institutions of higher education</w:t>
       </w:r>
@@ -374,148 +320,124 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">Please follow the link below to register your interest and receive an invitation to participate in the QS Global </w:t>
       </w:r>
       <w:r w:rsidR="002D0390">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> Survey.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E8C318" w14:textId="3FABE1AD" w:rsidR="00440E40" w:rsidRPr="00CC5639" w:rsidRDefault="00CC5639" w:rsidP="1E681E8C">
+    <w:p w14:paraId="56E8C318" w14:textId="018FBBEB" w:rsidR="00440E40" w:rsidRPr="00C00B3A" w:rsidRDefault="009B14AF" w:rsidP="1E681E8C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00C00B3A">
+        <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t>Register here</w:t>
       </w:r>
-      <w:r w:rsidR="00440E40" w:rsidRPr="00CC5639">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="00440E40" w:rsidRPr="00C00B3A">
+        <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1E681E8C" w:rsidRPr="1E681E8C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="1E681E8C" w:rsidRPr="00C00B3A">
+        <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125107D9" w14:textId="5DED51D2" w:rsidR="00290D78" w:rsidRDefault="00CC5639" w:rsidP="00290D78">
+    <w:p w14:paraId="125107D9" w14:textId="581A3C7F" w:rsidR="00290D78" w:rsidRDefault="00290D78" w:rsidP="00290D78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk22136773"/>
-      <w:r w:rsidR="00290D78" w:rsidRPr="00290D78">
+      <w:r w:rsidRPr="00290D78">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>After registering, y</w:t>
       </w:r>
-      <w:r w:rsidR="00290D78">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t xml:space="preserve">ou should be contacted by QS in the next few months with an invitation to participate in the annual QS Global </w:t>
       </w:r>
-      <w:r w:rsidR="00290D78" w:rsidRPr="00290D78">
+      <w:r w:rsidRPr="00290D78">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidR="00290D78">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t xml:space="preserve"> Survey, along with a maximum of three reminders. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk22117128"/>
-      <w:r w:rsidR="00290D78">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t xml:space="preserve">The email will come from </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00290D78" w:rsidRPr="00A23C8E">
+        <w:r w:rsidRPr="00A23C8E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           </w:rPr>
           <w:t>rankings@qs.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00290D78">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t xml:space="preserve"> please add to your safe senders and check your spam.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="70BD259E" w14:textId="7468CF3C" w:rsidR="00290D78" w:rsidRDefault="00290D78" w:rsidP="00290D78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>QS will not contact you for any other reason, or for more than two editions of their annual survey, without supplementary or separate consent. Your responses will be combined with those of many others around the world to form academic reputation indicators used in the QS World University Rankings at global, regional, subject and program levels where relevant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9146A3" w14:textId="638F7A3B" w:rsidR="00440E40" w:rsidRDefault="00440E40">
       <w:pPr>
@@ -632,133 +554,135 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424705"/>
     <w:rsid w:val="00007A3F"/>
     <w:rsid w:val="000E469D"/>
     <w:rsid w:val="000F444B"/>
     <w:rsid w:val="00140DD6"/>
     <w:rsid w:val="001B17B9"/>
     <w:rsid w:val="001D052E"/>
     <w:rsid w:val="0027086E"/>
     <w:rsid w:val="00290D78"/>
     <w:rsid w:val="002A0836"/>
     <w:rsid w:val="002A5B21"/>
     <w:rsid w:val="002D0390"/>
     <w:rsid w:val="003E7289"/>
     <w:rsid w:val="00424705"/>
     <w:rsid w:val="00440E40"/>
     <w:rsid w:val="004567B6"/>
     <w:rsid w:val="00467177"/>
     <w:rsid w:val="004928FF"/>
     <w:rsid w:val="00532E94"/>
     <w:rsid w:val="00536982"/>
     <w:rsid w:val="006B45F0"/>
     <w:rsid w:val="006F5A91"/>
     <w:rsid w:val="007122A3"/>
     <w:rsid w:val="00753DB6"/>
     <w:rsid w:val="007618C5"/>
     <w:rsid w:val="00776D8B"/>
     <w:rsid w:val="007D3F92"/>
     <w:rsid w:val="007F5C7E"/>
     <w:rsid w:val="00800EEA"/>
     <w:rsid w:val="00875390"/>
     <w:rsid w:val="00932460"/>
     <w:rsid w:val="009B14AF"/>
     <w:rsid w:val="00A2025E"/>
     <w:rsid w:val="00A9126C"/>
     <w:rsid w:val="00AA1ECF"/>
     <w:rsid w:val="00AB6540"/>
     <w:rsid w:val="00AE04E8"/>
     <w:rsid w:val="00AF6952"/>
     <w:rsid w:val="00BF35B9"/>
+    <w:rsid w:val="00C00B3A"/>
     <w:rsid w:val="00C01822"/>
     <w:rsid w:val="00CC5639"/>
     <w:rsid w:val="00D161A4"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D31987"/>
     <w:rsid w:val="00D651A9"/>
     <w:rsid w:val="00E71979"/>
     <w:rsid w:val="00F01830"/>
     <w:rsid w:val="1E681E8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="049F1541"/>
   <w15:docId w15:val="{4083FCAC-DF27-4FDF-A7C5-0D917572FDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1650,65 +1574,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5B588BF-E0C7-44FE-AF4F-49DE8ABC1CBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>368</Words>
-  <Characters>2098</Characters>
+  <Words>367</Words>
+  <Characters>2020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2462</CharactersWithSpaces>
+  <CharactersWithSpaces>2383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maksita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>