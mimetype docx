--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -2117,114 +2117,82 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>초청장을</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>받아보시기 바랍니다.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3BEEB3" w14:textId="1317EBAD" w:rsidR="00F41483" w:rsidRPr="00F41483" w:rsidRDefault="00F41483" w:rsidP="00F41483">
+    <w:p w14:paraId="4F3BEEB3" w14:textId="0FAA5D9E" w:rsidR="00F41483" w:rsidRPr="00F66723" w:rsidRDefault="00F41483" w:rsidP="00F41483">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
-          <w:color w:val="auto"/>
-          <w:u w:val="none"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">등록하기 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00F66723">
+        <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Register here  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235A853B" w14:textId="76369CD1" w:rsidR="00F41483" w:rsidRPr="00C829F9" w:rsidRDefault="00F41483" w:rsidP="00F41483">
+    <w:p w14:paraId="235A853B" w14:textId="5EC3914F" w:rsidR="00F41483" w:rsidRPr="00C829F9" w:rsidRDefault="00F41483" w:rsidP="00F41483">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>동의하는 경우,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
           <w:lang w:eastAsia="ko-KR"/>
@@ -2552,65 +2520,64 @@
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Medium">
     <w:altName w:val="Lato Medium"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424705"/>
     <w:rsid w:val="00007A3F"/>
     <w:rsid w:val="000B0D5B"/>
     <w:rsid w:val="000E469D"/>
     <w:rsid w:val="000F444B"/>
     <w:rsid w:val="00140DD6"/>
     <w:rsid w:val="001D052E"/>
     <w:rsid w:val="001D3D30"/>
     <w:rsid w:val="00290D78"/>
     <w:rsid w:val="002A0836"/>
     <w:rsid w:val="002D0390"/>
     <w:rsid w:val="003E7289"/>
     <w:rsid w:val="00424705"/>
     <w:rsid w:val="00440E40"/>
@@ -2621,81 +2588,83 @@
     <w:rsid w:val="005172C4"/>
     <w:rsid w:val="00532E94"/>
     <w:rsid w:val="00536982"/>
     <w:rsid w:val="00564005"/>
     <w:rsid w:val="00692650"/>
     <w:rsid w:val="006B45F0"/>
     <w:rsid w:val="006F5A91"/>
     <w:rsid w:val="007618C5"/>
     <w:rsid w:val="00800EEA"/>
     <w:rsid w:val="008A54FB"/>
     <w:rsid w:val="008F3D3C"/>
     <w:rsid w:val="00932460"/>
     <w:rsid w:val="00987EE0"/>
     <w:rsid w:val="009B14AF"/>
     <w:rsid w:val="009E0DA6"/>
     <w:rsid w:val="00A90EAC"/>
     <w:rsid w:val="00AA1ECF"/>
     <w:rsid w:val="00AB6540"/>
     <w:rsid w:val="00AF50EB"/>
     <w:rsid w:val="00AF6952"/>
     <w:rsid w:val="00BF35B9"/>
     <w:rsid w:val="00C663FB"/>
     <w:rsid w:val="00CC5639"/>
     <w:rsid w:val="00CD6379"/>
     <w:rsid w:val="00D161A4"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D31987"/>
     <w:rsid w:val="00D651A9"/>
     <w:rsid w:val="00E93EB2"/>
     <w:rsid w:val="00EF6AF1"/>
     <w:rsid w:val="00F01830"/>
     <w:rsid w:val="00F41483"/>
+    <w:rsid w:val="00F66723"/>
     <w:rsid w:val="1E681E8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="049F1541"/>
   <w15:docId w15:val="{4083FCAC-DF27-4FDF-A7C5-0D917572FDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3583,56 +3552,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002E3832CAF9683C4CB541FEA9576B9B93" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c280ed93e5c3462ab034767d0a89c9cd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0bfbcbea-6f95-4c61-b234-a6bbe804a9e6" xmlns:ns3="23421694-1c88-473e-a41a-833654bc2787" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e01f2e9f177db5c9cf3005084294e46" ns2:_="" ns3:_="">
     <xsd:import namespace="0bfbcbea-6f95-4c61-b234-a6bbe804a9e6"/>
     <xsd:import namespace="23421694-1c88-473e-a41a-833654bc2787"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
@@ -3809,131 +3773,136 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEC127F8-8E60-4DAC-A33F-280F1D0322BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{618ABFCC-292A-44F6-A981-04A7522DBB75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB64A20E-8F94-4758-9126-85EB4E809337}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0bfbcbea-6f95-4c61-b234-a6bbe804a9e6"/>
     <ds:schemaRef ds:uri="23421694-1c88-473e-a41a-833654bc2787"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{618ABFCC-292A-44F6-A981-04A7522DBB75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEC127F8-8E60-4DAC-A33F-280F1D0322BC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3374560-4669-47D4-8196-57FBA3CF957C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>175</Words>
-  <Characters>1001</Characters>
+  <Words>168</Words>
+  <Characters>929</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1174</CharactersWithSpaces>
+  <CharactersWithSpaces>1095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maksita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002E3832CAF9683C4CB541FEA9576B9B93</vt:lpwstr>
   </property>
 </Properties>
 </file>