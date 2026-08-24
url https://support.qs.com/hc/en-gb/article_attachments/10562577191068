--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -15,69 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F07F64F" w14:textId="63E17CE9" w:rsidR="00CB75E3" w:rsidRPr="004D1954" w:rsidRDefault="00CB75E3" w:rsidP="00DF5378">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9562F">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cet exemple est une invitation pour une inscription qui peut être partagée avec les contacts employeurs de l’institution, afin de les convier à s’inscrire directement avec QS s’ils souhaitent participer. Il n’est pas autorisé d’utiliser des bannières promotionnelles, des liens ou quelle qu’autre information complémentaire à propos de l’université (telle que sa performance) dans cet </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Mis à part une personnalisation basique tel que le logo de l’université tel qu’il apparait normalement dans des communications standards ou l’insertion du nom d’une personne de l’université qui suggère le contact, le texte ci-dessous ne devrait pas être changé sans consultation préalable.</w:t>
+        <w:t>Cet exemple est une invitation pour une inscription qui peut être partagée avec les contacts employeurs de l’institution, afin de les convier à s’inscrire directement avec QS s’ils souhaitent participer. Il n’est pas autorisé d’utiliser des bannières promotionnelles, des liens ou quelle qu’autre information complémentaire à propos de l’université (telle que sa performance) dans cet email . Mis à part une personnalisation basique tel que le logo de l’université tel qu’il apparait normalement dans des communications standards ou l’insertion du nom d’une personne de l’université qui suggère le contact, le texte ci-dessous ne devrait pas être changé sans consultation préalable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75230772" w14:textId="4D8BADE0" w:rsidR="00DF5378" w:rsidRPr="00C9562F" w:rsidRDefault="00CB75E3" w:rsidP="00591DA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9562F">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Des questions ont été posées précédemment à propos de mails émis de diverses universités et si cela était en accord avec nos lignes directrices. Afin d’éviter toute ambiguïté, nous avons rédigé les documents r</w:t>
       </w:r>
       <w:r w:rsidR="00591DA8" w:rsidRPr="00C9562F">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -121,276 +103,199 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Cher(e)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C30123" w14:textId="6F664C4B" w:rsidR="00F91206" w:rsidRPr="00591DA8" w:rsidRDefault="00F91206">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les perspectives d’emploi après l’obtention du diplôme sont considérées comme l’un des </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> les plus importants pour la sélection d’une université. Nous vous invitons à </w:t>
+        <w:t xml:space="preserve">Les perspectives d’emploi après l’obtention du diplôme sont considérées comme l’un des facteurs les plus importants pour la sélection d’une université. Nous vous invitons à </w:t>
       </w:r>
       <w:r w:rsidR="000E17CA" w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">joindre le monde international d’experts en recrutement afin de partager votre opinion sur les meilleures universités mondiales avec  </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00591DA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>QS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BF17D3" w14:textId="6A069BA7" w:rsidR="00F91206" w:rsidRPr="00591DA8" w:rsidRDefault="00F91206" w:rsidP="00F91206">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Merci de suivre le lien ci-dessous afin de partager votre intérêt et recevez une invitation pour prendre part à l’enquête globale auprès des recruteurs de QS, QS Global Employer Survey.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6056DDD3" w14:textId="3527DCC4" w:rsidR="00F91206" w:rsidRPr="00E06645" w:rsidRDefault="00E06645" w:rsidP="00F91206">
+    <w:p w14:paraId="6056DDD3" w14:textId="471EB608" w:rsidR="00F91206" w:rsidRPr="00016C16" w:rsidRDefault="00F91206" w:rsidP="00F91206">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00016C16">
+        <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Inscrivez-vous ici</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DA9F49" w14:textId="218C8D3B" w:rsidR="00F91206" w:rsidRPr="00591DA8" w:rsidRDefault="00E06645" w:rsidP="00F91206">
+    <w:p w14:paraId="24DA9F49" w14:textId="7DB941D0" w:rsidR="00F91206" w:rsidRPr="00591DA8" w:rsidRDefault="00F91206" w:rsidP="00F91206">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="00F91206" w:rsidRPr="00591DA8">
+      <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Suite à votre inscription, vous serez contacté by QS dans les prochains mois afin de participer à l’enquête annuelle auprès des employeurs, le </w:t>
       </w:r>
-      <w:r w:rsidR="00F91206" w:rsidRPr="00591DA8">
+      <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>QS Global Employer Survey , avec un maximum de 3 rappels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0AB745" w14:textId="3940BCFF" w:rsidR="00F91206" w:rsidRPr="00591DA8" w:rsidRDefault="00F91206" w:rsidP="00F91206">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Cet</w:t>
       </w:r>
       <w:r w:rsidR="00FF2B5D" w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>email</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> sera envoyé par </w:t>
+        <w:t xml:space="preserve">email sera envoyé par </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00591DA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>rankings@qs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">  merci d’ajouter cette adresse à votre carnet d’adresses légitimes et vérifier votre dossier spam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087F8FDB" w14:textId="5C8E5479" w:rsidR="000E17CA" w:rsidRPr="00591DA8" w:rsidRDefault="000E17CA" w:rsidP="000E17CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">QS ne vous contactera pas pour quelque autre raison ou pour plus de deux éditions annuelles de l’enquête annuel sans votre accord explicite. Vos réponses s’ajouteront à celles de nombreux autres dans le monde afin de compiler les indicateurs de la réputation auprès des employeurs utilisée pour les classements QS World </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Rankings, au niveau global, régional, par discipline et éventuellement par niveau de programmes </w:t>
+        <w:t xml:space="preserve">QS ne vous contactera pas pour quelque autre raison ou pour plus de deux éditions annuelles de l’enquête annuel sans votre accord explicite. Vos réponses s’ajouteront à celles de nombreux autres dans le monde afin de compiler les indicateurs de la réputation auprès des employeurs utilisée pour les classements QS World University Rankings, au niveau global, régional, par discipline et éventuellement par niveau de programmes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729627AB" w14:textId="77777777" w:rsidR="00591DA8" w:rsidRDefault="000E17CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Meilleures Salutations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="446ED5DF" w14:textId="18C90374" w:rsidR="00440E40" w:rsidRPr="00591DA8" w:rsidRDefault="003E552A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591DA8">
@@ -400,106 +305,65 @@
         </w:rPr>
         <w:t xml:space="preserve">Personne </w:t>
       </w:r>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
         <w:t>[ Titre]</w:t>
       </w:r>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">[Signature] </w:t>
       </w:r>
       <w:r w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">[Nom de </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>[Nom de l’Université ]</w:t>
+      </w:r>
       <w:r w:rsidR="00DF5378" w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00440E40" w:rsidRPr="00591DA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...31 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[University name]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00440E40" w:rsidRPr="00591DA8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -533,134 +397,136 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424705"/>
     <w:rsid w:val="00007A3F"/>
     <w:rsid w:val="00007EEB"/>
+    <w:rsid w:val="00016C16"/>
     <w:rsid w:val="000E17CA"/>
     <w:rsid w:val="000E469D"/>
     <w:rsid w:val="00140DD6"/>
     <w:rsid w:val="002A0836"/>
     <w:rsid w:val="002D215C"/>
     <w:rsid w:val="003E552A"/>
     <w:rsid w:val="003E7289"/>
     <w:rsid w:val="00414E6E"/>
     <w:rsid w:val="00424705"/>
     <w:rsid w:val="00440E40"/>
     <w:rsid w:val="004567B6"/>
     <w:rsid w:val="00467177"/>
     <w:rsid w:val="004928FF"/>
     <w:rsid w:val="004D1954"/>
     <w:rsid w:val="00536982"/>
     <w:rsid w:val="00591DA8"/>
     <w:rsid w:val="006B45F0"/>
     <w:rsid w:val="006F5A91"/>
     <w:rsid w:val="007068DF"/>
     <w:rsid w:val="007618C5"/>
     <w:rsid w:val="00776D8B"/>
     <w:rsid w:val="00780608"/>
     <w:rsid w:val="00800EEA"/>
     <w:rsid w:val="009048D1"/>
     <w:rsid w:val="009B14AF"/>
     <w:rsid w:val="00AA1ECF"/>
     <w:rsid w:val="00AB6540"/>
     <w:rsid w:val="00AF54C6"/>
     <w:rsid w:val="00AF6952"/>
     <w:rsid w:val="00B20BDF"/>
     <w:rsid w:val="00BF35B9"/>
     <w:rsid w:val="00C65173"/>
     <w:rsid w:val="00C9562F"/>
     <w:rsid w:val="00CB75E3"/>
     <w:rsid w:val="00D161A4"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D31987"/>
     <w:rsid w:val="00D40928"/>
     <w:rsid w:val="00D651A9"/>
     <w:rsid w:val="00DF5378"/>
     <w:rsid w:val="00DF57B6"/>
     <w:rsid w:val="00E06645"/>
     <w:rsid w:val="00EE3246"/>
     <w:rsid w:val="00F01830"/>
     <w:rsid w:val="00F91206"/>
     <w:rsid w:val="00FF2B5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="049F1541"/>
   <w15:docId w15:val="{4083FCAC-DF27-4FDF-A7C5-0D917572FDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1553,64 +1419,64 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B20A5C3A-418F-4EA8-8C22-BB5CECB88EFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>410</Words>
-  <Characters>2338</Characters>
+  <Characters>2259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2743</CharactersWithSpaces>
+  <CharactersWithSpaces>2664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maksita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>