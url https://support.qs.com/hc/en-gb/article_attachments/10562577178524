--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="060A0A05" w14:textId="6CB13368" w:rsidR="00B74877" w:rsidRPr="00B74877" w:rsidRDefault="00B74877" w:rsidP="00B74877">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk22137104"/>
       <w:r w:rsidRPr="00B74877">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>此模板乃是登記參與調查的邀請，您可將此邀請分發給您的的學術聯繫人，若他們有興趣，可直接註冊參與QS</w:t>
       </w:r>
       <w:r w:rsidR="00DE578F" w:rsidRPr="00B74877">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:i/>
@@ -181,92 +181,89 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00B74877">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> 分享您對全球頂尖大學的看法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F277AEF" w14:textId="5C573430" w:rsidR="00B74877" w:rsidRPr="00B74877" w:rsidRDefault="00B74877" w:rsidP="00B74877">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74877">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>請點擊以下連結登記您的資料，您將獲邀參與年QS全球學術調查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A3E49C" w14:textId="759A83B7" w:rsidR="00B74877" w:rsidRPr="00B74877" w:rsidRDefault="00000000" w:rsidP="00B74877">
+    <w:p w14:paraId="48A3E49C" w14:textId="7638DDDC" w:rsidR="00B74877" w:rsidRPr="00B74877" w:rsidRDefault="00B74877" w:rsidP="00B74877">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0010697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>在此處登記</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743369D4" w14:textId="5D7AC421" w:rsidR="00B74877" w:rsidRDefault="00B74877" w:rsidP="00B74877">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B74877">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>登記後，QS將在接下來的幾個月內與您聯繫，邀請您參與QS全球學術調查，以及最多三次的提醒。郵件將來自</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00B74877" w:rsidRPr="00AC305F">
-[...31 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="003A6EE8" w:rsidRPr="006453DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
             <w:lang w:eastAsia="zh-TW"/>
           </w:rPr>
           <w:t>rankings@qs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B74877">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，因此請將此郵件地址添加到您的白名單和檢查您的垃圾郵件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BD259E" w14:textId="596FD317" w:rsidR="00290D78" w:rsidRDefault="00652663" w:rsidP="00B74877">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
@@ -417,76 +414,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大學名稱</w:t>
       </w:r>
       <w:r w:rsidRPr="00652663">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00440E40">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43D82F78" w14:textId="77777777" w:rsidR="0094562A" w:rsidRDefault="0094562A" w:rsidP="00D643B3">
+    <w:p w14:paraId="7DB579E7" w14:textId="77777777" w:rsidR="003D2C3A" w:rsidRDefault="003D2C3A" w:rsidP="00D643B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B1F27D1" w14:textId="77777777" w:rsidR="0094562A" w:rsidRDefault="0094562A" w:rsidP="00D643B3">
+    <w:p w14:paraId="035AAA27" w14:textId="77777777" w:rsidR="003D2C3A" w:rsidRDefault="003D2C3A" w:rsidP="00D643B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -520,189 +517,193 @@
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C7482D1" w14:textId="77777777" w:rsidR="0094562A" w:rsidRDefault="0094562A" w:rsidP="00D643B3">
+    <w:p w14:paraId="736549CE" w14:textId="77777777" w:rsidR="003D2C3A" w:rsidRDefault="003D2C3A" w:rsidP="00D643B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25FCD47C" w14:textId="77777777" w:rsidR="0094562A" w:rsidRDefault="0094562A" w:rsidP="00D643B3">
+    <w:p w14:paraId="56699B08" w14:textId="77777777" w:rsidR="003D2C3A" w:rsidRDefault="003D2C3A" w:rsidP="00D643B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424705"/>
     <w:rsid w:val="00000292"/>
     <w:rsid w:val="00006600"/>
     <w:rsid w:val="00007A3F"/>
     <w:rsid w:val="000E469D"/>
     <w:rsid w:val="000F444B"/>
+    <w:rsid w:val="0010697E"/>
     <w:rsid w:val="0011233D"/>
     <w:rsid w:val="00140DD6"/>
     <w:rsid w:val="001A2A96"/>
     <w:rsid w:val="001C0B73"/>
     <w:rsid w:val="001D052E"/>
     <w:rsid w:val="001F36BD"/>
     <w:rsid w:val="0023756B"/>
     <w:rsid w:val="00290D78"/>
     <w:rsid w:val="002A0836"/>
     <w:rsid w:val="002D0390"/>
     <w:rsid w:val="003435F3"/>
     <w:rsid w:val="003A6EE8"/>
+    <w:rsid w:val="003D2C3A"/>
     <w:rsid w:val="003E7289"/>
     <w:rsid w:val="00424705"/>
     <w:rsid w:val="00440E40"/>
     <w:rsid w:val="004567B6"/>
     <w:rsid w:val="00467177"/>
     <w:rsid w:val="004928FF"/>
     <w:rsid w:val="00532E94"/>
     <w:rsid w:val="00536982"/>
     <w:rsid w:val="00652663"/>
     <w:rsid w:val="006B45F0"/>
     <w:rsid w:val="006F5A91"/>
     <w:rsid w:val="007618C5"/>
     <w:rsid w:val="00800EEA"/>
     <w:rsid w:val="0082520C"/>
     <w:rsid w:val="00885AC3"/>
     <w:rsid w:val="008977B5"/>
     <w:rsid w:val="00932460"/>
     <w:rsid w:val="0094562A"/>
     <w:rsid w:val="0099010A"/>
     <w:rsid w:val="00997797"/>
     <w:rsid w:val="009B14AF"/>
     <w:rsid w:val="009D7E1C"/>
     <w:rsid w:val="00A9126C"/>
     <w:rsid w:val="00AA1ECF"/>
     <w:rsid w:val="00AB6540"/>
     <w:rsid w:val="00AC305F"/>
     <w:rsid w:val="00AF6952"/>
     <w:rsid w:val="00B74877"/>
     <w:rsid w:val="00BF35B9"/>
     <w:rsid w:val="00C33D65"/>
     <w:rsid w:val="00CC5639"/>
     <w:rsid w:val="00D161A4"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D31987"/>
     <w:rsid w:val="00D643B3"/>
     <w:rsid w:val="00D651A9"/>
     <w:rsid w:val="00D86A7C"/>
     <w:rsid w:val="00DE578F"/>
     <w:rsid w:val="00E71979"/>
     <w:rsid w:val="00F01830"/>
     <w:rsid w:val="1E681E8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="049F1541"/>
   <w15:docId w15:val="{4083FCAC-DF27-4FDF-A7C5-0D917572FDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1299,74 +1300,74 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D643B3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D643B3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="357702403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qsnetwork.az1.qualtrics.com/jfe/form/SV_1UpaUUL8tYdlTiS?Q_JFE=qdg&amp;source=zd_ZH-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://support.qs.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rankings@qs.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rankings@qs.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://support.qs.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1631,65 +1632,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5B588BF-E0C7-44FE-AF4F-49DE8ABC1CBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>111</Words>
-  <Characters>634</Characters>
+  <Words>98</Words>
+  <Characters>543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>744</CharactersWithSpaces>
+  <CharactersWithSpaces>640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maksita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>