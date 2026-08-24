--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -751,237 +751,193 @@
         </w:rPr>
         <w:t xml:space="preserve"> في النسخة القادمة من </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F92">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">استبيان كيو اس العالمي </w:t>
       </w:r>
       <w:r w:rsidR="00257E80">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لجهات التوظيف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A169A97" w14:textId="36BB4474" w:rsidR="001D11BF" w:rsidRPr="00443C9F" w:rsidRDefault="00443C9F" w:rsidP="001D11BF">
+    <w:p w14:paraId="3A169A97" w14:textId="689261E6" w:rsidR="001D11BF" w:rsidRPr="008200FE" w:rsidRDefault="001D11BF" w:rsidP="001D11BF">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> هنا</w:t>
+      <w:r w:rsidRPr="008200FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>التسجيل متاح هنا</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10356E92" w14:textId="6AE10FC7" w:rsidR="001D11BF" w:rsidRPr="00310794" w:rsidRDefault="00443C9F" w:rsidP="001D11BF">
+    <w:p w14:paraId="10356E92" w14:textId="56A08EC8" w:rsidR="001D11BF" w:rsidRPr="00310794" w:rsidRDefault="001D11BF" w:rsidP="001D11BF">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="001D11BF" w:rsidRPr="0034700E">
+      <w:r w:rsidRPr="0034700E">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">بعد التسجيل ، </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ستقوم كيو اس بالاتصال بكم</w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="0034700E">
+      <w:r w:rsidRPr="0034700E">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="0034700E">
+      <w:r w:rsidRPr="0034700E">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">في الأشهر القليلة المقبلة مع دعوة للمشاركة في </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ال</w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="009E1F92">
+      <w:r w:rsidRPr="009E1F92">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">استبيان </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">العالمي السنوي من </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="009E1F92">
+      <w:r w:rsidRPr="009E1F92">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">كيو اس </w:t>
       </w:r>
       <w:r w:rsidR="00257E80">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لجهات التوظيف</w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="0034700E">
+      <w:r w:rsidRPr="0034700E">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، إلى جانب ثلاثة تذكيرات كحد أقصى. سيأتي البريد الإلكتروني من</w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="0034700E">
+      <w:r w:rsidRPr="0034700E">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="001D11BF" w:rsidRPr="00A23C8E">
+        <w:r w:rsidRPr="00A23C8E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           </w:rPr>
           <w:t>rankings@qs.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="0034700E">
+      <w:r w:rsidRPr="0034700E">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium" w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="007605E4">
+      <w:r w:rsidRPr="007605E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">الرجاء إضافة </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="00310794">
+      <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">هذا العنوان </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">الى جهات الاتصال الآمن </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF" w:rsidRPr="00310794">
+      <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">و </w:t>
       </w:r>
-      <w:r w:rsidR="001D11BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">التأكد من مجلدات البريد غير المرغوب. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDF971A" w14:textId="77777777" w:rsidR="001D11BF" w:rsidRDefault="001D11BF" w:rsidP="001D11BF">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">سيتم استخدام البيانات الناتجة </w:t>
       </w:r>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="cs"/>
@@ -1188,140 +1144,120 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مع فائق الاحترام</w:t>
       </w:r>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254D404C" w14:textId="77777777" w:rsidR="001D11BF" w:rsidRPr="00310794" w:rsidRDefault="001D11BF" w:rsidP="001D11BF">
       <w:pPr>
         <w:bidi/>
         <w:ind w:firstLine="105"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00310794">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>الشخص</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">الشخص </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>صاحب العلاقة</w:t>
       </w:r>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA871FD" w14:textId="266C1BED" w:rsidR="001D11BF" w:rsidRDefault="001D11BF" w:rsidP="001D11BF">
       <w:pPr>
         <w:bidi/>
         <w:ind w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00310794">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>المسمى</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> الوظيفي]</w:t>
+        <w:t>المسمى الوظيفي]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C780AD9" w14:textId="6C8AC11E" w:rsidR="00257E80" w:rsidRPr="00310794" w:rsidRDefault="00257E80" w:rsidP="00257E80">
       <w:pPr>
         <w:bidi/>
         <w:ind w:firstLine="105"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00310794">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لتوقيع</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C29AA3D" w14:textId="77777777" w:rsidR="001D11BF" w:rsidRPr="00310794" w:rsidRDefault="001D11BF" w:rsidP="001D11BF">
       <w:pPr>
         <w:bidi/>
         <w:ind w:firstLine="105"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00310794">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:rtl/>
         </w:rPr>
         <w:t>[اسم الجامعة]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0574A9E6" w14:textId="77777777" w:rsidR="001D11BF" w:rsidRDefault="001D11BF" w:rsidP="001D11BF">
@@ -1388,143 +1324,145 @@
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424705"/>
     <w:rsid w:val="0000708D"/>
     <w:rsid w:val="00007A3F"/>
     <w:rsid w:val="00007EEB"/>
     <w:rsid w:val="00091677"/>
     <w:rsid w:val="000E469D"/>
     <w:rsid w:val="00140DD6"/>
     <w:rsid w:val="00183E03"/>
     <w:rsid w:val="001D11BF"/>
     <w:rsid w:val="00257E80"/>
     <w:rsid w:val="002A0836"/>
     <w:rsid w:val="003E7289"/>
     <w:rsid w:val="00414E6E"/>
     <w:rsid w:val="00424705"/>
     <w:rsid w:val="00440E40"/>
     <w:rsid w:val="00443C9F"/>
     <w:rsid w:val="004567B6"/>
     <w:rsid w:val="00467177"/>
     <w:rsid w:val="004928FF"/>
     <w:rsid w:val="00536982"/>
     <w:rsid w:val="005C58D1"/>
     <w:rsid w:val="005E6D3F"/>
     <w:rsid w:val="005E7142"/>
     <w:rsid w:val="006B45F0"/>
     <w:rsid w:val="006F5A91"/>
     <w:rsid w:val="007618C5"/>
     <w:rsid w:val="00776D8B"/>
     <w:rsid w:val="00800EEA"/>
+    <w:rsid w:val="008200FE"/>
     <w:rsid w:val="00881C26"/>
     <w:rsid w:val="008C0233"/>
     <w:rsid w:val="009048D1"/>
     <w:rsid w:val="009649BB"/>
     <w:rsid w:val="009B14AF"/>
     <w:rsid w:val="00AA1ECF"/>
     <w:rsid w:val="00AB6540"/>
     <w:rsid w:val="00AF54C6"/>
     <w:rsid w:val="00AF6952"/>
     <w:rsid w:val="00BF35B9"/>
     <w:rsid w:val="00C65173"/>
     <w:rsid w:val="00D161A4"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D31987"/>
     <w:rsid w:val="00D651A9"/>
     <w:rsid w:val="00DF5378"/>
     <w:rsid w:val="00F01830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="049F1541"/>
   <w15:docId w15:val="{4083FCAC-DF27-4FDF-A7C5-0D917572FDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2416,65 +2354,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF164DFD-9882-4787-9271-95080DA12541}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>350</Words>
-  <Characters>1995</Characters>
+  <Words>348</Words>
+  <Characters>1918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2341</CharactersWithSpaces>
+  <CharactersWithSpaces>2262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maksita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>