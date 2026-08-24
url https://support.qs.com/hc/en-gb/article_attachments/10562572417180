--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -558,73 +558,59 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>работодателей, которые</w:t>
       </w:r>
       <w:r w:rsidR="00781E38" w:rsidRPr="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">делятся </w:t>
       </w:r>
       <w:r w:rsidR="00175BDD" w:rsidRPr="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:r w:rsidR="00175BDD">
-[...21 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidR="00175BDD" w:rsidRPr="00D61B79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>QS</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00175BDD" w:rsidRPr="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00781E38" w:rsidRPr="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">своим мнением </w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">о лучших вузах </w:t>
       </w:r>
       <w:r w:rsidR="00D61B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
@@ -763,340 +749,288 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Employer</w:t>
       </w:r>
       <w:r w:rsidR="005A45EE" w:rsidRPr="005A45EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Survey</w:t>
       </w:r>
       <w:r w:rsidRPr="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E8AE23" w14:textId="7F2E6844" w:rsidR="008449FD" w:rsidRPr="00260B69" w:rsidRDefault="00260B69" w:rsidP="008449FD">
+    <w:p w14:paraId="71E8AE23" w14:textId="2E888A1F" w:rsidR="008449FD" w:rsidRPr="007910C6" w:rsidRDefault="008449FD" w:rsidP="008449FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007910C6">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Регистрация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F4D96C" w14:textId="19336D78" w:rsidR="005E167E" w:rsidRPr="005E167E" w:rsidRDefault="00260B69" w:rsidP="005A49DB">
+    <w:p w14:paraId="35F4D96C" w14:textId="53062A10" w:rsidR="005E167E" w:rsidRPr="005E167E" w:rsidRDefault="00AD1117" w:rsidP="005A49DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> течение </w:t>
       </w:r>
       <w:r w:rsidR="00F0148D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">следующих </w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">нескольких месяцев после </w:t>
       </w:r>
-      <w:r w:rsidR="00AD1117">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>регистрации</w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Вам прид</w:t>
       </w:r>
-      <w:r w:rsidR="00AD1117">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ё</w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">т приглашение от </w:t>
       </w:r>
-      <w:r w:rsidR="00AD1117">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">сследовательского центра </w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>QS</w:t>
       </w:r>
       <w:r w:rsidR="005E167E" w:rsidRPr="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">принять участие в ежегодном </w:t>
       </w:r>
-      <w:r w:rsidR="00AD1117">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">глобальном </w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>опросе</w:t>
       </w:r>
-      <w:r w:rsidR="00AD1117">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> репутации</w:t>
       </w:r>
       <w:r w:rsidR="005A45EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> среди работодателей</w:t>
       </w:r>
-      <w:r w:rsidR="00AD1117">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>. В дальнейшем будет отправлено не более трёх напоминаний пройти опрос</w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00477A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Это приглашение</w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> будет отправлено с адреса </w:t>
       </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="005E167E" w:rsidRPr="0017315B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>rankings</w:t>
+        </w:r>
+        <w:r w:rsidR="005E167E" w:rsidRPr="005E167E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>@</w:t>
+        </w:r>
+        <w:r w:rsidR="005E167E" w:rsidRPr="0017315B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>qs</w:t>
+        </w:r>
+        <w:r w:rsidR="005E167E" w:rsidRPr="005E167E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="005E167E" w:rsidRPr="0017315B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="005E167E">
-        <w:fldChar w:fldCharType="begin"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пожалуйста, добавьте этот адрес в свою адресную книгу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
-        <w:instrText>HYPERLINK "mailto:rankings@qs.com"</w:instrText>
-[...71 lines deleted...]
-      <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>прове</w:t>
       </w:r>
-      <w:r w:rsidR="00AD1117">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ряйте папку с нежелательной почтой или спамом</w:t>
       </w:r>
       <w:r w:rsidR="005E167E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702C668D" w14:textId="71CB9583" w:rsidR="00E83AF8" w:rsidRPr="005E167E" w:rsidRDefault="00AD1117" w:rsidP="00A44411">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1423,167 +1357,167 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E83AF8"/>
     <w:rsid w:val="00064780"/>
     <w:rsid w:val="00084A1A"/>
     <w:rsid w:val="00175BDD"/>
     <w:rsid w:val="001A3005"/>
     <w:rsid w:val="001C0B73"/>
     <w:rsid w:val="002106FC"/>
     <w:rsid w:val="0023330E"/>
     <w:rsid w:val="00260B69"/>
     <w:rsid w:val="003546B4"/>
     <w:rsid w:val="00397B52"/>
     <w:rsid w:val="003C4E63"/>
     <w:rsid w:val="00441529"/>
     <w:rsid w:val="00454272"/>
     <w:rsid w:val="00477A15"/>
     <w:rsid w:val="004A26EA"/>
     <w:rsid w:val="004D23F7"/>
     <w:rsid w:val="0051014A"/>
     <w:rsid w:val="005A45EE"/>
     <w:rsid w:val="005A49DB"/>
     <w:rsid w:val="005E167E"/>
     <w:rsid w:val="00614D86"/>
     <w:rsid w:val="00630C47"/>
     <w:rsid w:val="006349AA"/>
     <w:rsid w:val="00660F0C"/>
     <w:rsid w:val="00693FEA"/>
     <w:rsid w:val="006A5F91"/>
     <w:rsid w:val="006D7423"/>
     <w:rsid w:val="00781E38"/>
+    <w:rsid w:val="007910C6"/>
     <w:rsid w:val="0079158D"/>
     <w:rsid w:val="008449FD"/>
     <w:rsid w:val="009378A0"/>
     <w:rsid w:val="0099129C"/>
     <w:rsid w:val="00997619"/>
     <w:rsid w:val="009B1116"/>
     <w:rsid w:val="009F7FCC"/>
     <w:rsid w:val="00A44411"/>
     <w:rsid w:val="00A53420"/>
     <w:rsid w:val="00AA214F"/>
     <w:rsid w:val="00AB447F"/>
     <w:rsid w:val="00AD1117"/>
     <w:rsid w:val="00AF50EB"/>
     <w:rsid w:val="00B26634"/>
     <w:rsid w:val="00C66EAD"/>
     <w:rsid w:val="00C71021"/>
     <w:rsid w:val="00CD23DA"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D61B79"/>
     <w:rsid w:val="00E56D07"/>
     <w:rsid w:val="00E83AF8"/>
     <w:rsid w:val="00E87072"/>
     <w:rsid w:val="00EF5A62"/>
     <w:rsid w:val="00F0148D"/>
     <w:rsid w:val="00FA5C23"/>
     <w:rsid w:val="00FF5A6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2681CE74"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39591537-36D7-4538-BAAB-007AF4464E3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -2040,51 +1974,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="944506064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rankings@qs.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://support.qs.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2309,76 +2243,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>424</Words>
-  <Characters>2420</Characters>
+  <Words>425</Words>
+  <Characters>2340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>БГУ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2839</CharactersWithSpaces>
+  <CharactersWithSpaces>2760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кудашова Владислава Юрьевна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>