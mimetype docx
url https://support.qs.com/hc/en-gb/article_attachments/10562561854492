--- v0 (2025-12-13)
+++ v1 (2026-08-24)
@@ -398,168 +398,132 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>请点击以下链接登记您的兴趣并获邀参与</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>QS</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>全球雇主调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8B4E00" w14:textId="148945E8" w:rsidR="00F66561" w:rsidRPr="006405CF" w:rsidRDefault="006405CF" w:rsidP="00F66561">
+    <w:p w14:paraId="2C8B4E00" w14:textId="6BFA05B7" w:rsidR="00F66561" w:rsidRPr="00C5469D" w:rsidRDefault="00F66561" w:rsidP="00F66561">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C5469D">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>在此处注册</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773C17DC" w14:textId="5A4F40E8" w:rsidR="00F66561" w:rsidRPr="00F66561" w:rsidRDefault="006405CF" w:rsidP="00F66561">
+    <w:p w14:paraId="773C17DC" w14:textId="0E9101AD" w:rsidR="00F66561" w:rsidRPr="00F66561" w:rsidRDefault="00F66561" w:rsidP="00F66561">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+      <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>注册后，</w:t>
       </w:r>
-      <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+      <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>QS</w:t>
       </w:r>
-      <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+      <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>将在接下来的几个月内与您联系，邀请您参与</w:t>
       </w:r>
-      <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+      <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>QS</w:t>
       </w:r>
-      <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+      <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>全球雇主年度调查，并提供最多三次提醒。</w:t>
       </w:r>
-      <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+      <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:val="en-MY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>有关</w:t>
       </w:r>
-      <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+      <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">邮件将来自 </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+        <w:r w:rsidRPr="00F66561">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>rankings@qs.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F66561" w:rsidRPr="00F66561">
+      <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，因此请将相关邮址添加到您的安全发件人和检查您的垃圾邮件夹。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576C4629" w14:textId="440DFBFC" w:rsidR="00F66561" w:rsidRPr="00E252EC" w:rsidRDefault="00F66561" w:rsidP="00F66561">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>QS</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66561">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -829,136 +793,138 @@
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Medium">
     <w:altName w:val="Lato Medium"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424705"/>
     <w:rsid w:val="00007A3F"/>
     <w:rsid w:val="00007EEB"/>
     <w:rsid w:val="00046DBB"/>
     <w:rsid w:val="000E469D"/>
     <w:rsid w:val="00140DD6"/>
     <w:rsid w:val="00244444"/>
     <w:rsid w:val="002A0836"/>
     <w:rsid w:val="003D77F7"/>
     <w:rsid w:val="003E7289"/>
     <w:rsid w:val="00414E6E"/>
     <w:rsid w:val="00424705"/>
     <w:rsid w:val="00440E40"/>
     <w:rsid w:val="004567B6"/>
     <w:rsid w:val="00467177"/>
     <w:rsid w:val="00470493"/>
     <w:rsid w:val="004852A6"/>
     <w:rsid w:val="004928FF"/>
     <w:rsid w:val="004B61DF"/>
     <w:rsid w:val="005163E0"/>
     <w:rsid w:val="00530F60"/>
     <w:rsid w:val="00536982"/>
     <w:rsid w:val="00590FB0"/>
     <w:rsid w:val="006405CF"/>
     <w:rsid w:val="006B45F0"/>
     <w:rsid w:val="006F5A91"/>
     <w:rsid w:val="007618C5"/>
     <w:rsid w:val="00776D8B"/>
     <w:rsid w:val="00800EEA"/>
     <w:rsid w:val="008568EA"/>
     <w:rsid w:val="009048D1"/>
     <w:rsid w:val="0097615B"/>
     <w:rsid w:val="009B14AF"/>
     <w:rsid w:val="00AA1ECF"/>
     <w:rsid w:val="00AB6540"/>
     <w:rsid w:val="00AF54C6"/>
     <w:rsid w:val="00AF6952"/>
     <w:rsid w:val="00BF35B9"/>
+    <w:rsid w:val="00C5469D"/>
     <w:rsid w:val="00C65173"/>
     <w:rsid w:val="00D161A4"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D31987"/>
     <w:rsid w:val="00D651A9"/>
     <w:rsid w:val="00DF5378"/>
     <w:rsid w:val="00E01889"/>
     <w:rsid w:val="00E36523"/>
     <w:rsid w:val="00ED2798"/>
     <w:rsid w:val="00F01830"/>
     <w:rsid w:val="00F66561"/>
     <w:rsid w:val="00FB5F82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="049F1541"/>
   <w15:docId w15:val="{4083FCAC-DF27-4FDF-A7C5-0D917572FDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1850,65 +1816,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B20A5C3A-418F-4EA8-8C22-BB5CECB88EFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>121</Words>
-  <Characters>693</Characters>
+  <Words>113</Words>
+  <Characters>622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>813</CharactersWithSpaces>
+  <CharactersWithSpaces>734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maksita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>