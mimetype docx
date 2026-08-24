--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33E862CC" w14:textId="2C07986B" w:rsidR="003E0268" w:rsidRPr="003E0268" w:rsidRDefault="003E0268" w:rsidP="003E0268">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E0268">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>此模板乃是登記參與調查的邀請，</w:t>
       </w:r>
       <w:r w:rsidR="00995380" w:rsidRPr="00995380">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:i/>
@@ -264,68 +264,65 @@
           <w:lang w:val="en-MY" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E0268">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>請點擊以下連結登記您的資料，您將獲邀參與年QS全球</w:t>
       </w:r>
       <w:r w:rsidR="00995380" w:rsidRPr="00995380">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>雇主調查</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Lato Medium" w:hint="eastAsia"/>
           <w:lang w:val="en-MY" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E8C318" w14:textId="73D6DA0F" w:rsidR="00440E40" w:rsidRPr="00414E6E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56E8C318" w14:textId="644883A6" w:rsidR="00440E40" w:rsidRPr="00414E6E" w:rsidRDefault="003E0268">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId5" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003121EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>在此處登記</w:t>
+      </w:r>
       <w:r w:rsidR="00414E6E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001D5EDE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://qsnetwork.az1.qualtrics.com/jfe/form/SV_6WfhO3RCFTTrD1z?Q_JFE=qdg&amp;source=ws"</w:instrText>
       </w:r>
       <w:r w:rsidR="00414E6E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00414E6E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
@@ -348,51 +345,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk22117128"/>
       <w:r w:rsidR="003E0268" w:rsidRPr="003E0268">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>登記後，QS將在接下來的幾個月內與您聯繫，邀請您參與QS</w:t>
       </w:r>
       <w:r w:rsidR="001F1062" w:rsidRPr="001F1062">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>全球雇主調查</w:t>
       </w:r>
       <w:r w:rsidR="003E0268" w:rsidRPr="003E0268">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，以及最多三次的提醒。郵件將來自</w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="006E3AE3" w:rsidRPr="00DA1F61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:lang w:eastAsia="zh-TW"/>
           </w:rPr>
           <w:t>rankings@qs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DF5378">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E0268" w:rsidRPr="003E0268">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>因此請將此郵件地址添加到您的白名單和檢查您的垃圾郵件。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
@@ -558,60 +555,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大學名稱</w:t>
       </w:r>
       <w:r w:rsidRPr="003E0268">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00440E40">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -636,140 +632,143 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424705"/>
     <w:rsid w:val="00007A3F"/>
     <w:rsid w:val="00007EEB"/>
     <w:rsid w:val="000E469D"/>
     <w:rsid w:val="00140DD6"/>
     <w:rsid w:val="001C0B73"/>
     <w:rsid w:val="001D5EDE"/>
     <w:rsid w:val="001F1062"/>
     <w:rsid w:val="002310C6"/>
     <w:rsid w:val="00280991"/>
     <w:rsid w:val="002A0836"/>
+    <w:rsid w:val="003121EF"/>
     <w:rsid w:val="003E0268"/>
     <w:rsid w:val="003E7289"/>
     <w:rsid w:val="00414E6E"/>
     <w:rsid w:val="00424705"/>
     <w:rsid w:val="00440E40"/>
     <w:rsid w:val="004567B6"/>
     <w:rsid w:val="00467177"/>
     <w:rsid w:val="004928FF"/>
     <w:rsid w:val="00536982"/>
     <w:rsid w:val="00556271"/>
     <w:rsid w:val="006B45F0"/>
     <w:rsid w:val="006E3AE3"/>
     <w:rsid w:val="006F5A91"/>
     <w:rsid w:val="007618C5"/>
     <w:rsid w:val="007B33DD"/>
     <w:rsid w:val="00800EEA"/>
     <w:rsid w:val="009048D1"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00995380"/>
     <w:rsid w:val="009B14AF"/>
     <w:rsid w:val="00A4478C"/>
     <w:rsid w:val="00AA1ECF"/>
     <w:rsid w:val="00AB6540"/>
     <w:rsid w:val="00AF54C6"/>
     <w:rsid w:val="00AF6952"/>
     <w:rsid w:val="00BF35B9"/>
     <w:rsid w:val="00C65173"/>
     <w:rsid w:val="00D161A4"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D31987"/>
     <w:rsid w:val="00D651A9"/>
     <w:rsid w:val="00DA09B4"/>
     <w:rsid w:val="00DF5378"/>
     <w:rsid w:val="00EA076D"/>
     <w:rsid w:val="00F01830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="049F1541"/>
   <w15:docId w15:val="{4083FCAC-DF27-4FDF-A7C5-0D917572FDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1322,74 +1321,74 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B14AF"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00467177"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="357702403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rankings@qs.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qsnetwork.az1.qualtrics.com/jfe/form/SV_5q1qJTBRTXmMeKW?Q_JFE=qdg&amp;source=zd_ZH-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rankings@qs.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1654,65 +1653,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B20A5C3A-418F-4EA8-8C22-BB5CECB88EFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>121</Words>
-  <Characters>694</Characters>
+  <Words>109</Words>
+  <Characters>602</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>814</CharactersWithSpaces>
+  <CharactersWithSpaces>710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maksita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>