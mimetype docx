--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -846,68 +846,65 @@
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>グローバルアカデミックサーベイ</w:t>
       </w:r>
       <w:r w:rsidR="000934DC">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>参加の紹介状をお受け取り</w:t>
       </w:r>
       <w:r w:rsidR="00D315CE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>頂けますと幸いです。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E755F0A" w14:textId="265964D9" w:rsidR="00D315CE" w:rsidRDefault="00D315CE" w:rsidP="00D315CE">
+    <w:p w14:paraId="0E755F0A" w14:textId="742C5FED" w:rsidR="00D315CE" w:rsidRDefault="00D315CE" w:rsidP="00D315CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00973F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>登録はこちら</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55B2A2B6" w14:textId="440C4826" w:rsidR="000934DC" w:rsidRDefault="000934DC" w:rsidP="00384571">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EEB0F5E" w14:textId="2109119C" w:rsidR="005462CC" w:rsidRDefault="000934DC" w:rsidP="00384571">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>登録</w:t>
@@ -967,51 +964,51 @@
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>招待メール及び受領確認のリマインダーメール（</w:t>
       </w:r>
       <w:r w:rsidR="005462CC">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>最多３回</w:t>
       </w:r>
       <w:r w:rsidR="00D315CE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>）をお送り</w:t>
       </w:r>
       <w:r w:rsidR="005462CC">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>いたします。メールは</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="005462CC" w:rsidRPr="00B4322B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:lang w:eastAsia="ja-JP"/>
           </w:rPr>
           <w:t>rankings@qs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005462CC">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>より</w:t>
       </w:r>
       <w:r w:rsidR="00D315CE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="eastAsia"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>送信されます</w:t>
       </w:r>
       <w:r w:rsidR="005462CC">
         <w:rPr>
@@ -1287,83 +1284,82 @@
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">[Signature] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Medium" w:hAnsi="Lato Medium"/>
         </w:rPr>
         <w:br/>
         <w:t>[University name]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00384571" w:rsidRPr="00384571">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="190BADBF" w14:textId="77777777" w:rsidR="00207423" w:rsidRDefault="00207423" w:rsidP="0081373D">
+    <w:p w14:paraId="2EFE63AF" w14:textId="77777777" w:rsidR="001637B1" w:rsidRDefault="001637B1" w:rsidP="0081373D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B3FE0EA" w14:textId="77777777" w:rsidR="00207423" w:rsidRDefault="00207423" w:rsidP="0081373D">
+    <w:p w14:paraId="55A3054F" w14:textId="77777777" w:rsidR="001637B1" w:rsidRDefault="001637B1" w:rsidP="0081373D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1389,212 +1385,215 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29700ADB" w14:textId="77777777" w:rsidR="00207423" w:rsidRDefault="00207423" w:rsidP="0081373D">
+    <w:p w14:paraId="2E5A1022" w14:textId="77777777" w:rsidR="001637B1" w:rsidRDefault="001637B1" w:rsidP="0081373D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7311118B" w14:textId="77777777" w:rsidR="00207423" w:rsidRDefault="00207423" w:rsidP="0081373D">
+    <w:p w14:paraId="6C706A74" w14:textId="77777777" w:rsidR="001637B1" w:rsidRDefault="001637B1" w:rsidP="0081373D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424705"/>
     <w:rsid w:val="00007A3F"/>
     <w:rsid w:val="000934DC"/>
     <w:rsid w:val="000B52C5"/>
     <w:rsid w:val="000E469D"/>
     <w:rsid w:val="000F444B"/>
     <w:rsid w:val="00140DD6"/>
+    <w:rsid w:val="001637B1"/>
     <w:rsid w:val="001A420D"/>
     <w:rsid w:val="001D052E"/>
     <w:rsid w:val="001E7C8A"/>
     <w:rsid w:val="00207423"/>
     <w:rsid w:val="00217A91"/>
     <w:rsid w:val="00290D78"/>
     <w:rsid w:val="002A0836"/>
     <w:rsid w:val="002D0390"/>
     <w:rsid w:val="0031314B"/>
     <w:rsid w:val="003644E1"/>
     <w:rsid w:val="00384571"/>
     <w:rsid w:val="003E7289"/>
     <w:rsid w:val="00407084"/>
     <w:rsid w:val="00424705"/>
     <w:rsid w:val="00440E40"/>
     <w:rsid w:val="00443162"/>
     <w:rsid w:val="004567B6"/>
     <w:rsid w:val="00467177"/>
     <w:rsid w:val="00475CFE"/>
     <w:rsid w:val="004875F8"/>
     <w:rsid w:val="004928FF"/>
     <w:rsid w:val="004E4843"/>
     <w:rsid w:val="004F07BA"/>
     <w:rsid w:val="00532E94"/>
     <w:rsid w:val="00536982"/>
     <w:rsid w:val="005462CC"/>
     <w:rsid w:val="00592572"/>
     <w:rsid w:val="005E2925"/>
     <w:rsid w:val="006654D7"/>
     <w:rsid w:val="00692009"/>
     <w:rsid w:val="006B45F0"/>
     <w:rsid w:val="006F5A91"/>
     <w:rsid w:val="00760376"/>
     <w:rsid w:val="007618C5"/>
     <w:rsid w:val="007E7B13"/>
     <w:rsid w:val="00800EEA"/>
     <w:rsid w:val="0081373D"/>
     <w:rsid w:val="00816FCF"/>
     <w:rsid w:val="00835DD8"/>
     <w:rsid w:val="00932460"/>
     <w:rsid w:val="00952268"/>
     <w:rsid w:val="00966E73"/>
+    <w:rsid w:val="00973F6E"/>
     <w:rsid w:val="009B14AF"/>
     <w:rsid w:val="009E3C76"/>
     <w:rsid w:val="009F66F8"/>
     <w:rsid w:val="00A068AA"/>
     <w:rsid w:val="00A1209B"/>
     <w:rsid w:val="00A47366"/>
     <w:rsid w:val="00AA1ECF"/>
     <w:rsid w:val="00AB6540"/>
     <w:rsid w:val="00AF50EB"/>
     <w:rsid w:val="00AF6952"/>
     <w:rsid w:val="00B649B7"/>
     <w:rsid w:val="00B95FDD"/>
     <w:rsid w:val="00BD2AAE"/>
     <w:rsid w:val="00BF35B9"/>
     <w:rsid w:val="00C12C0F"/>
     <w:rsid w:val="00C21E38"/>
     <w:rsid w:val="00C6765D"/>
     <w:rsid w:val="00C910B1"/>
     <w:rsid w:val="00CC5639"/>
     <w:rsid w:val="00D01509"/>
     <w:rsid w:val="00D13DC0"/>
     <w:rsid w:val="00D161A4"/>
+    <w:rsid w:val="00D274FB"/>
     <w:rsid w:val="00D315CE"/>
     <w:rsid w:val="00D31987"/>
     <w:rsid w:val="00D456DC"/>
     <w:rsid w:val="00D64C0A"/>
     <w:rsid w:val="00D651A9"/>
     <w:rsid w:val="00DC0E13"/>
     <w:rsid w:val="00DC727D"/>
     <w:rsid w:val="00E370D3"/>
     <w:rsid w:val="00E8682B"/>
     <w:rsid w:val="00F01830"/>
     <w:rsid w:val="00F209A4"/>
     <w:rsid w:val="1E681E8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="049F1541"/>
   <w15:docId w15:val="{4083FCAC-DF27-4FDF-A7C5-0D917572FDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2221,51 +2220,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="357702403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rankings@qs.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qsnetwork.az1.qualtrics.com/jfe/form/SV_6mpygvHIvyTdSl0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rankings@qs.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2526,69 +2525,60 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002E3832CAF9683C4CB541FEA9576B9B93" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c280ed93e5c3462ab034767d0a89c9cd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0bfbcbea-6f95-4c61-b234-a6bbe804a9e6" xmlns:ns3="23421694-1c88-473e-a41a-833654bc2787" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e01f2e9f177db5c9cf3005084294e46" ns2:_="" ns3:_="">
     <xsd:import namespace="0bfbcbea-6f95-4c61-b234-a6bbe804a9e6"/>
     <xsd:import namespace="23421694-1c88-473e-a41a-833654bc2787"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2761,129 +2751,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8341BA60-F08C-496D-BA60-3D4B989DDA37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60B6A612-002B-4312-9D8E-64B8A21C6AD3}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA533C20-B414-4FCB-ACB0-E37231712EE8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A13AA493-7650-414C-B845-FE9EA13A439E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0bfbcbea-6f95-4c61-b234-a6bbe804a9e6"/>
     <ds:schemaRef ds:uri="23421694-1c88-473e-a41a-833654bc2787"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60B6A612-002B-4312-9D8E-64B8A21C6AD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>171</Words>
-  <Characters>975</Characters>
+  <Words>164</Words>
+  <Characters>903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1144</CharactersWithSpaces>
+  <CharactersWithSpaces>1065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maksita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002E3832CAF9683C4CB541FEA9576B9B93</vt:lpwstr>
   </property>
 </Properties>
 </file>